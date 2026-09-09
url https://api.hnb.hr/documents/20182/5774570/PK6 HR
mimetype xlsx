--- v0 (2026-05-30)
+++ v1 (2026-09-09)
@@ -15,123 +15,138 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PK6 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="24">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="29">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>IZDANE PLATNE KARTICE I IZVRŠENA KARTIČNA PLAĆANJA U REPUBLICI HRVATSKOJ U EURIMA  - 2026. godina
 </t>
   </si>
   <si>
     <t>Izvještajno razdoblje</t>
   </si>
   <si>
     <t>Vrsta kartice</t>
   </si>
   <si>
     <t>UKUPNO</t>
   </si>
   <si>
     <t>Broj platnih kartica u optjecaju {1}</t>
   </si>
   <si>
     <t>Ukupno transakcije {2}</t>
   </si>
   <si>
     <t>Broj transakcija</t>
   </si>
   <si>
     <t>Vrijednost (u eurima)</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> Debitne kartice </t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t> Sve ostale kartice </t>
   </si>
   <si>
     <t> Ukupno </t>
   </si>
   <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
   </si>
   <si>
+    <t> TRAVANJ</t>
+  </si>
+  <si>
+    <t> SVIBANJ</t>
+  </si>
+  <si>
+    <t> LIPANJ</t>
+  </si>
+  <si>
     <t> UKUPNO</t>
   </si>
   <si>
     <t>{1} odnosi se na broj korištenih i nekorištenih platnih kartica na zadnji dan izvještajnog razodblja i ne uključuje blokirane platne kartice</t>
   </si>
   <si>
     <t>{2} ne uključuju se transakcije novčanih pošiljki, ugovornog terećenja i gotovinskih kredita</t>
   </si>
   <si>
     <t>    uključuju se transakcije kupovina na rate i transakcije podizanja gotovog novca na rate</t>
+  </si>
+  <si>
+    <t>*podaci su revidirani u odnosu na prethodnu objavu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -520,51 +535,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
     </row>
@@ -606,367 +621,606 @@
     </row>
     <row r="9" spans="1:8">
       <c r="C9" t="s" s="5">
         <v>9</v>
       </c>
       <c r="E9" t="s" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="E10" t="s" s="5">
         <v>11</v>
       </c>
       <c r="G10" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s" s="7">
         <v>13</v>
       </c>
       <c r="B11" t="s" s="7">
         <v>14</v>
       </c>
       <c r="C11" s="8">
-        <v>6353533</v>
+        <v>6353329</v>
       </c>
       <c r="D11" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E11" s="8">
-        <v>55195348</v>
+        <v>55227908</v>
       </c>
       <c r="F11" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G11" s="8">
-        <v>2752952935</v>
+        <v>2754813930</v>
       </c>
       <c r="H11" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s" s="7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12" t="s" s="7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1666881</v>
       </c>
       <c r="D12" t="s" s="7">
         <v>13</v>
       </c>
       <c r="E12" s="8">
         <v>6686601</v>
       </c>
       <c r="F12" t="s" s="7">
         <v>13</v>
       </c>
       <c r="G12" s="8">
         <v>299938242</v>
       </c>
       <c r="H12" t="s" s="7">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s" s="9">
         <v>13</v>
       </c>
       <c r="B13" t="s" s="10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C13" s="11">
-        <v>8020414</v>
+        <v>8020210</v>
       </c>
       <c r="D13" t="s" s="10">
         <v>13</v>
       </c>
       <c r="E13" s="11">
-        <v>61881949</v>
+        <v>61914509</v>
       </c>
       <c r="F13" t="s" s="10">
         <v>13</v>
       </c>
       <c r="G13" s="11">
-        <v>3052891177</v>
+        <v>3054752172</v>
       </c>
       <c r="H13" t="s" s="10">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s" s="7">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="7">
         <v>14</v>
       </c>
       <c r="C14" s="8">
-        <v>6351772</v>
+        <v>6351604</v>
       </c>
       <c r="D14" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E14" s="8">
-        <v>55216633</v>
+        <v>55249839</v>
       </c>
       <c r="F14" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G14" s="8">
-        <v>2758596647</v>
+        <v>2760455634</v>
       </c>
       <c r="H14" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s" s="7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" t="s" s="7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C15" s="8">
         <v>1665085</v>
       </c>
       <c r="D15" t="s" s="7">
         <v>13</v>
       </c>
       <c r="E15" s="8">
         <v>6798581</v>
       </c>
       <c r="F15" t="s" s="7">
         <v>13</v>
       </c>
       <c r="G15" s="8">
         <v>302510621</v>
       </c>
       <c r="H15" t="s" s="7">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s" s="9">
         <v>13</v>
       </c>
       <c r="B16" t="s" s="10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C16" s="11">
-        <v>8016857</v>
+        <v>8016689</v>
       </c>
       <c r="D16" t="s" s="10">
         <v>13</v>
       </c>
       <c r="E16" s="11">
-        <v>62015214</v>
+        <v>62048420</v>
       </c>
       <c r="F16" t="s" s="10">
         <v>13</v>
       </c>
       <c r="G16" s="11">
-        <v>3061107268</v>
+        <v>3062966255</v>
       </c>
       <c r="H16" t="s" s="10">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s" s="7">
         <v>13</v>
       </c>
       <c r="B17" t="s" s="7">
         <v>14</v>
       </c>
       <c r="C17" s="8">
-        <v>6387828</v>
+        <v>6387696</v>
       </c>
       <c r="D17" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E17" s="8">
-        <v>63492314</v>
+        <v>63530321</v>
       </c>
       <c r="F17" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G17" s="8">
-        <v>3196620414</v>
+        <v>3198727420</v>
       </c>
       <c r="H17" t="s" s="7">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s" s="7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B18" t="s" s="7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18" s="8">
         <v>1664225</v>
       </c>
       <c r="D18" t="s" s="7">
         <v>13</v>
       </c>
       <c r="E18" s="8">
         <v>7940374</v>
       </c>
       <c r="F18" t="s" s="7">
         <v>13</v>
       </c>
       <c r="G18" s="8">
         <v>362656387</v>
       </c>
       <c r="H18" t="s" s="7">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s" s="9">
         <v>13</v>
       </c>
       <c r="B19" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="C19" s="11">
+        <v>8051921</v>
+      </c>
+      <c r="D19" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="E19" s="11">
+        <v>71470695</v>
+      </c>
+      <c r="F19" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="G19" s="11">
+        <v>3561383807</v>
+      </c>
+      <c r="H19" t="s" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="B20" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="C20" s="8">
+        <v>6394084</v>
+      </c>
+      <c r="D20" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="E20" s="8">
+        <v>62494037</v>
+      </c>
+      <c r="F20" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="G20" s="8">
+        <v>3229893747</v>
+      </c>
+      <c r="H20" t="s" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="B21" t="s" s="7">
         <v>17</v>
       </c>
-      <c r="C19" s="11">
-[...22 lines deleted...]
-      <c r="B20" t="s" s="12">
+      <c r="C21" s="8">
+        <v>1659995</v>
+      </c>
+      <c r="D21" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="E21" s="8">
+        <v>7576117</v>
+      </c>
+      <c r="F21" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="G21" s="8">
+        <v>352541544</v>
+      </c>
+      <c r="H21" t="s" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s" s="9">
+        <v>13</v>
+      </c>
+      <c r="B22" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="C22" s="11">
+        <v>8054079</v>
+      </c>
+      <c r="D22" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="E22" s="11">
+        <v>70070154</v>
+      </c>
+      <c r="F22" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="G22" s="11">
+        <v>3582435291</v>
+      </c>
+      <c r="H22" t="s" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="B23" t="s" s="7">
         <v>14</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C23" s="8">
+        <v>6394935</v>
+      </c>
+      <c r="D23" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="E23" s="8">
+        <v>65978280</v>
+      </c>
+      <c r="F23" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3380281439</v>
+      </c>
+      <c r="H23" t="s" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s" s="7">
+        <v>22</v>
+      </c>
+      <c r="B24" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="C24" s="8">
+        <v>1662879</v>
+      </c>
+      <c r="D24" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="E24" s="8">
+        <v>7779849</v>
+      </c>
+      <c r="F24" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="G24" s="8">
+        <v>357334358</v>
+      </c>
+      <c r="H24" t="s" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s" s="9">
+        <v>13</v>
+      </c>
+      <c r="B25" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="C25" s="11">
+        <v>8057814</v>
+      </c>
+      <c r="D25" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="E25" s="11">
+        <v>73758129</v>
+      </c>
+      <c r="F25" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="G25" s="11">
+        <v>3737615797</v>
+      </c>
+      <c r="H25" t="s" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="B26" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="C26" s="8">
+        <v>6404001</v>
+      </c>
+      <c r="D26" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="E26" s="8">
+        <v>65553830</v>
+      </c>
+      <c r="F26" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3410891107</v>
+      </c>
+      <c r="H26" t="s" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s" s="7">
+        <v>23</v>
+      </c>
+      <c r="B27" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="C27" s="8">
+        <v>1661137</v>
+      </c>
+      <c r="D27" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="E27" s="8">
+        <v>7750781</v>
+      </c>
+      <c r="F27" t="s" s="7">
+        <v>13</v>
+      </c>
+      <c r="G27" s="8">
+        <v>359917088</v>
+      </c>
+      <c r="H27" t="s" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s" s="9">
+        <v>13</v>
+      </c>
+      <c r="B28" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="C28" s="11">
+        <v>8065138</v>
+      </c>
+      <c r="D28" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="E28" s="11">
+        <v>73304611</v>
+      </c>
+      <c r="F28" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="G28" s="11">
+        <v>3770808195</v>
+      </c>
+      <c r="H28" t="s" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s" s="12">
+        <v>13</v>
+      </c>
+      <c r="B29" t="s" s="12">
+        <v>14</v>
+      </c>
+      <c r="C29" s="13">
         <v/>
       </c>
-      <c r="D20" t="s" s="12">
-[...22 lines deleted...]
-      <c r="C21" s="13">
+      <c r="D29" t="s" s="12">
+        <v>13</v>
+      </c>
+      <c r="E29" s="13">
+        <v>368034215</v>
+      </c>
+      <c r="F29" t="s" s="12">
+        <v>13</v>
+      </c>
+      <c r="G29" s="13">
+        <v>18735063277</v>
+      </c>
+      <c r="H29" t="s" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s" s="12">
+        <v>24</v>
+      </c>
+      <c r="B30" t="s" s="12">
+        <v>17</v>
+      </c>
+      <c r="C30" s="13">
         <v/>
       </c>
-      <c r="D21" t="s" s="12">
-[...22 lines deleted...]
-      <c r="C22" s="11">
+      <c r="D30" t="s" s="12">
+        <v>13</v>
+      </c>
+      <c r="E30" s="13">
+        <v>44532303</v>
+      </c>
+      <c r="F30" t="s" s="12">
+        <v>13</v>
+      </c>
+      <c r="G30" s="13">
+        <v>2034898240</v>
+      </c>
+      <c r="H30" t="s" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s" s="12">
+        <v>13</v>
+      </c>
+      <c r="B31" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="C31" s="11">
         <v/>
       </c>
-      <c r="D22" t="s" s="10">
-[...27 lines deleted...]
-        <v>23</v>
+      <c r="D31" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="E31" s="11">
+        <v>412566518</v>
+      </c>
+      <c r="F31" t="s" s="10">
+        <v>13</v>
+      </c>
+      <c r="G31" s="11">
+        <v>20769961517</v>
+      </c>
+      <c r="H31" t="s" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="C9:D10"/>
     <mergeCell ref="E9:H9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">